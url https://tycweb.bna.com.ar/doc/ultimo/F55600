--- v0 (2025-10-30)
+++ v1 (2026-07-28)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10077" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="423"/>
         <w:gridCol w:w="177"/>
         <w:gridCol w:w="1259"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1178"/>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="157"/>
         <w:gridCol w:w="96"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="194"/>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="242"/>
@@ -83,759 +84,667 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20764D16" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="3127884C" w14:textId="77777777" w:rsidTr="0056325D">
+      <w:tr w:rsidR="00E573FE" w14:paraId="3127884C" w14:textId="77777777" w:rsidTr="00E573FE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1780D9E3" w14:textId="5BED9493" w:rsidR="00F2263F" w:rsidRDefault="00C850BF">
+          <w:p w14:paraId="1780D9E3" w14:textId="5BED9493" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFE3502" wp14:editId="05745BAC">
                   <wp:extent cx="1828800" cy="666750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Imagen 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1828800" cy="666750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4533A19F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="4533A19F" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:pStyle w:val="Ttulo1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68CC2787" w14:textId="0644DEFA" w:rsidR="00F2263F" w:rsidRDefault="00C850BF">
+          <w:p w14:paraId="68CC2787" w14:textId="0644DEFA" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:pStyle w:val="Ttulo1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-AR" w:eastAsia="zh-CN"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024457C3" wp14:editId="6C7E7FBA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024457C3" wp14:editId="6C7E7FBA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-2383790</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8115300</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="342900" cy="942975"/>
                       <wp:effectExtent l="0" t="0" r="635" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 14"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="342900" cy="942975"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="042426FC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+                                <w:p w14:paraId="042426FC" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                       <w:lang w:val="es-AR"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="024457C3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-187.7pt;margin-top:639pt;width:27pt;height:74.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDskUnp8QEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3pUho1XS1dFSEt&#10;C9LCBziOk1g4HjN2m/TvGTvZboEbIgfL47HfzHvzsr0dOsNOCr0GW/DFbM6ZshIqbZuCf/92ePOe&#10;Mx+ErYQBqwp+Vp7f7l6/2vYuV0towVQKGYFYn/eu4G0ILs8yL1vVCT8Dpywla8BOBAqxySoUPaF3&#10;JlvO5++yHrByCFJ5T6f3Y5LvEn5dKxm+1LVXgZmCU28hrZjWMq7ZbivyBoVrtZzaEP/QRSe0paIX&#10;qHsRBDui/guq0xLBQx1mEroM6lpLlTgQm8X8DzZPrXAqcSFxvLvI5P8frHw8PbmvyMLwAQYaYCLh&#10;3QPIH55Z2LfCNuoOEfpWiYoKL6JkWe98Pj2NUvvcR5Cy/wwVDVkcAySgocYuqkI8GaHTAM4X0dUQ&#10;mKTDt6vlZk4ZSakN7dc3qYLInx879OGjgo7FTcGRZprAxenBh9iMyJ+vxFoejK4O2pgUYFPuDbKT&#10;oPkf0jeh/3bN2HjZQnw2IsaTxDISGymGoRwoGdmWUJ2JL8LoJ/I/beK6XBOTnuxUcP/zKFBxZj5Z&#10;km2zWK2i/1KwulkvKcDrTHmdEVa2QC4NnI3bfRg9e3Som5aKjYOycEdS1zrJ8NLY1DpZJqkz2Tt6&#10;8jpOt15+wt0vAAAA//8DAFBLAwQUAAYACAAAACEAOYmOkuMAAAAPAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FKnTptWIU5VkDghVaJEnN14iUNjO4rdNPD1LCc47szT7Ey5m23P&#10;JhxD552E5SIFhq7xunOthPrtOdkCC1E5rXrvUMIXBthVtzelKrS/ulecjrFlFOJCoSSYGIeC89AY&#10;tCos/ICOvA8/WhXpHFuuR3WlcNtzkaY5t6pz9MGoAZ8MNufjxUqY0u+6yZTnL4fPvD7vjXicDu9S&#10;3t/N+wdgEef4B8NvfaoOFXU6+YvTgfUSkmyzXhFLjthsaRYxSSaWpJ1IW4l8Dbwq+f8d1Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7JFJ6fEBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOYmOkuMAAAAPAQAADwAAAAAAAAAAAAAAAABL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
+                    <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-187.7pt;margin-top:639pt;width:27pt;height:74.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDskUnp8QEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3pUho1XS1dFSEt&#10;C9LCBziOk1g4HjN2m/TvGTvZboEbIgfL47HfzHvzsr0dOsNOCr0GW/DFbM6ZshIqbZuCf/92ePOe&#10;Mx+ErYQBqwp+Vp7f7l6/2vYuV0towVQKGYFYn/eu4G0ILs8yL1vVCT8Dpywla8BOBAqxySoUPaF3&#10;JlvO5++yHrByCFJ5T6f3Y5LvEn5dKxm+1LVXgZmCU28hrZjWMq7ZbivyBoVrtZzaEP/QRSe0paIX&#10;qHsRBDui/guq0xLBQx1mEroM6lpLlTgQm8X8DzZPrXAqcSFxvLvI5P8frHw8PbmvyMLwAQYaYCLh&#10;3QPIH55Z2LfCNuoOEfpWiYoKL6JkWe98Pj2NUvvcR5Cy/wwVDVkcAySgocYuqkI8GaHTAM4X0dUQ&#10;mKTDt6vlZk4ZSakN7dc3qYLInx879OGjgo7FTcGRZprAxenBh9iMyJ+vxFoejK4O2pgUYFPuDbKT&#10;oPkf0jeh/3bN2HjZQnw2IsaTxDISGymGoRwoGdmWUJ2JL8LoJ/I/beK6XBOTnuxUcP/zKFBxZj5Z&#10;km2zWK2i/1KwulkvKcDrTHmdEVa2QC4NnI3bfRg9e3Som5aKjYOycEdS1zrJ8NLY1DpZJqkz2Tt6&#10;8jpOt15+wt0vAAAA//8DAFBLAwQUAAYACAAAACEAOYmOkuMAAAAPAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FKnTptWIU5VkDghVaJEnN14iUNjO4rdNPD1LCc47szT7Ey5m23P&#10;JhxD552E5SIFhq7xunOthPrtOdkCC1E5rXrvUMIXBthVtzelKrS/ulecjrFlFOJCoSSYGIeC89AY&#10;tCos/ICOvA8/WhXpHFuuR3WlcNtzkaY5t6pz9MGoAZ8MNufjxUqY0u+6yZTnL4fPvD7vjXicDu9S&#10;3t/N+wdgEef4B8NvfaoOFXU6+YvTgfUSkmyzXhFLjthsaRYxSSaWpJ1IW4l8Dbwq+f8d1Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7JFJ6fEBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOYmOkuMAAAAPAQAADwAAAAAAAAAAAAAAAABL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                         <w:txbxContent>
-                          <w:p w14:paraId="042426FC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+                          <w:p w14:paraId="042426FC" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-AR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00F2263F">
+            <w:r>
               <w:t>SOLICITUD DE CREDITO EN PESOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B154CEB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B34BC44" w14:textId="7F3D8B81" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Solicitud N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="2FAD88EF" w14:textId="77777777" w:rsidTr="0056325D">
+      <w:tr w:rsidR="00E573FE" w14:paraId="2FAD88EF" w14:textId="77777777" w:rsidTr="00E573FE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="54A48E5F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54A48E5F" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6A648" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="47F6A648" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Texto39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C55F4D7" w14:textId="1CD9DF85" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="689ED064" w14:textId="1FAF6712" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
-[...31 lines deleted...]
-            <w:r w:rsidR="009E0F20">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="6D7E6379" w14:textId="77777777" w:rsidTr="0056325D">
+      <w:tr w:rsidR="00E573FE" w14:paraId="6D7E6379" w14:textId="77777777" w:rsidTr="00E573FE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F6B1549" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F6B1549" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A1C70E7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="3A1C70E7" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70243085" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37666005" w14:textId="18D7563D" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Legajo N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="455539A3" w14:textId="77777777" w:rsidTr="0056325D">
+      <w:tr w:rsidR="00E573FE" w14:paraId="455539A3" w14:textId="77777777" w:rsidTr="00E573FE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="24BB19FC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24BB19FC" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E0AA4B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
-[...11 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="38E0AA4B" w14:textId="77777777" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF1DF9B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="631C0769" w14:textId="7C3B5111" w:rsidR="00E573FE" w:rsidRDefault="00E573FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texto40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
-[...31 lines deleted...]
-            <w:r w:rsidR="009E0F20">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="3D542893" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
             <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F62D361" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
@@ -1337,203 +1246,201 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      GERENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="06A328AF" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="94"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69C6B1E2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="69C6B1E2" w14:textId="5221E101" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>BANCO DE LA NACION ARGENTINA</w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - SUCURSAL  </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="2AB99977" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="94"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C5C8589" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="447BA8F1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="447BA8F1" w14:textId="78C1C717" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="570D0D07" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="38A15D75" w14:textId="77777777">
         <w:trPr>
@@ -1593,51 +1500,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="729D658D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texto41"/>
+            <w:bookmarkStart w:id="5" w:name="Texto41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -1661,51 +1568,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1B4DD520" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1716,95 +1623,95 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13F5ECB1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texto42"/>
+            <w:bookmarkStart w:id="6" w:name="Texto42"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C860164" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1813,51 +1720,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BF030EC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texto43"/>
+            <w:bookmarkStart w:id="7" w:name="Texto43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -1881,51 +1788,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="68918E2C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1934,51 +1841,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33080FEB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texto44"/>
+            <w:bookmarkStart w:id="8" w:name="Texto44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2002,51 +1909,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57576D5B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="7CC372CF" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="94"/>
@@ -2117,51 +2024,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F574CAF" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texto45"/>
+            <w:bookmarkStart w:id="9" w:name="Texto45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2185,51 +2092,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="2299BC59" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35CD5DF1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
@@ -2252,51 +2159,51 @@
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EDB54FB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Texto46"/>
+            <w:bookmarkStart w:id="10" w:name="Texto46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2320,87 +2227,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w14:paraId="3F58194B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Texto47"/>
+            <w:bookmarkStart w:id="11" w:name="Texto47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2424,83 +2331,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31CF32AE" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texto7"/>
+            <w:bookmarkStart w:id="12" w:name="Texto7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2524,51 +2431,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74D80E48" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2636,51 +2543,51 @@
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EBC9431" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto110"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Texto110"/>
+            <w:bookmarkStart w:id="13" w:name="Texto110"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2704,51 +2611,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="438DDDF6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="23D427BB" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
@@ -2883,172 +2790,172 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Firmando pagaré o formalizando </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Casilla1"/>
+            <w:bookmarkStart w:id="14" w:name="Casilla1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prenda </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Casilla2"/>
+            <w:bookmarkStart w:id="15" w:name="Casilla2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hipoteca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4246" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E043F85" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Texto48"/>
+            <w:bookmarkStart w:id="16" w:name="Texto48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -3072,51 +2979,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="214799C6" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F68DFDF" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
               </w:rPr>
@@ -3157,127 +3064,111 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52E2FF1F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="34"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="696218F5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="696218F5" w14:textId="2DD7284E" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">En caso de acordarse la operación, su importe líquido será acreditado </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">En caso de acordarse la operación, su importe líquido será acreditado en la  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Casilla3"/>
+            <w:bookmarkStart w:id="17" w:name="Casilla3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cuenta Corriente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="3CC6D8DA" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3348,118 +3239,118 @@
           </w:tcPr>
           <w:p w14:paraId="6B4EA408" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Casilla4"/>
+            <w:bookmarkStart w:id="18" w:name="Casilla4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caja de Ahorros N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42F7BE7E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Texto49"/>
+            <w:bookmarkStart w:id="19" w:name="Texto49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -3483,51 +3374,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3553BDB8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3537,51 +3428,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68A1FC6E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Texto50"/>
+            <w:bookmarkStart w:id="20" w:name="Texto50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -3605,51 +3496,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="7F05E837" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14F96120" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
               </w:rPr>
@@ -3709,51 +3600,51 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46DF625C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Texto51"/>
+            <w:bookmarkStart w:id="21" w:name="Texto51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -3777,114 +3668,114 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4741" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02CD328D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Casilla5"/>
+            <w:bookmarkStart w:id="22" w:name="Casilla5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> abonado por Caja.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5F0371ED" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3993,109 +3884,93 @@
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79F13DD2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36DDABFB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">  término  de</w:t>
+          <w:p w14:paraId="36DDABFB" w14:textId="0854874C" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adelanto en Cuenta Corriente por el término de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="711B9E69" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Texto52"/>
+            <w:bookmarkStart w:id="23" w:name="Texto52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4119,83 +3994,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B99275E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">  ser  usado  en  la  cuenta N°</w:t>
+          <w:p w14:paraId="4B99275E" w14:textId="3303F1D1" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>días par</w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser usado en la cuenta N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="736DECFC" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7946B02A" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4211,51 +4091,51 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27E140B5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Texto53"/>
+            <w:bookmarkStart w:id="24" w:name="Texto53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4279,51 +4159,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="077C2691" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5866" w:type="dxa"/>
@@ -4332,51 +4212,51 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E02EBD" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Texto54"/>
+            <w:bookmarkStart w:id="25" w:name="Texto54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4400,51 +4280,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="6D88443A" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B298811" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
@@ -4550,79 +4430,63 @@
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="067EC2D9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="34"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4805B322" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">  pago diferido  y/o facturas de crédito abajo detallados, su </w:t>
+          <w:p w14:paraId="4805B322" w14:textId="7FE216DB" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En el descuento de los pagarés, cheques de pago diferido y/o facturas de crédito abajo detallados, su </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5A01EB40" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67E96CB2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
@@ -4692,172 +4556,172 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">importe líquido será acreditado en la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Casilla6"/>
+            <w:bookmarkStart w:id="26" w:name="Casilla6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuenta Corriente </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Casilla7"/>
+            <w:bookmarkStart w:id="27" w:name="Casilla7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Caja de Ahorros N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E526942" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Texto55"/>
+            <w:bookmarkStart w:id="28" w:name="Texto55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4881,51 +4745,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="30F5C0F2" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39780581" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4988,79 +4852,79 @@
           </w:tcPr>
           <w:p w14:paraId="64201C83" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Casilla8"/>
+            <w:bookmarkStart w:id="29" w:name="Casilla8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> abonado por Caja </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="06C0147A" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -5478,51 +5342,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Texto56"/>
+            <w:bookmarkStart w:id="30" w:name="Texto56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -5564,89 +5428,89 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43013CDE" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Texto66"/>
+            <w:bookmarkStart w:id="31" w:name="Texto66"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5670,134 +5534,134 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2188E52B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Texto71"/>
+            <w:bookmarkStart w:id="32" w:name="Texto71"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BCC7844" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5953,51 +5817,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BE839A6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Texto72"/>
+            <w:bookmarkStart w:id="33" w:name="Texto72"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6021,89 +5885,89 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F84E8E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Texto78"/>
+            <w:bookmarkStart w:id="34" w:name="Texto78"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6127,51 +5991,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="7D368B13" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE7337C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6203,51 +6067,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Texto57"/>
+            <w:bookmarkStart w:id="35" w:name="Texto57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6289,51 +6153,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B6B935" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6499,51 +6363,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Texto58"/>
+            <w:bookmarkStart w:id="36" w:name="Texto58"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6585,89 +6449,89 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681E2D6D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Texto67"/>
+            <w:bookmarkStart w:id="37" w:name="Texto67"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6691,51 +6555,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C1B026" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6972,51 +6836,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CDA7142" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Texto73"/>
+            <w:bookmarkStart w:id="38" w:name="Texto73"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -7040,89 +6904,89 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0337A3B5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Texto79"/>
+            <w:bookmarkStart w:id="39" w:name="Texto79"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -7146,51 +7010,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="066E83C2" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18BA2D0D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7222,51 +7086,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Texto59"/>
+            <w:bookmarkStart w:id="40" w:name="Texto59"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -7308,51 +7172,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D95F009" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7518,51 +7382,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Texto60"/>
+            <w:bookmarkStart w:id="41" w:name="Texto60"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -7604,89 +7468,89 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CF0F81F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Texto68"/>
+            <w:bookmarkStart w:id="42" w:name="Texto68"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -7710,51 +7574,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136B8306" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7993,51 +7857,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DD88C5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Texto74"/>
+            <w:bookmarkStart w:id="43" w:name="Texto74"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -8061,90 +7925,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34D4AA09" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Texto80"/>
+            <w:bookmarkStart w:id="44" w:name="Texto80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -8168,51 +8032,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="38508216" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AE2C064" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -8244,51 +8108,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Texto61"/>
+            <w:bookmarkStart w:id="45" w:name="Texto61"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8330,51 +8194,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FC29F6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8540,51 +8404,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Texto62"/>
+            <w:bookmarkStart w:id="46" w:name="Texto62"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8626,89 +8490,89 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56766810" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Texto69"/>
+            <w:bookmarkStart w:id="47" w:name="Texto69"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -8732,51 +8596,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17830076" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9015,51 +8879,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FBDC666" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Texto75"/>
+            <w:bookmarkStart w:id="48" w:name="Texto75"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -9083,90 +8947,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E70FB9C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Texto81"/>
+            <w:bookmarkStart w:id="49" w:name="Texto81"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -9190,51 +9054,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="7AC7A59C" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53D168E0" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -9266,51 +9130,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Texto63"/>
+            <w:bookmarkStart w:id="50" w:name="Texto63"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9352,51 +9216,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61AD23A4" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9562,51 +9426,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Texto64"/>
+            <w:bookmarkStart w:id="51" w:name="Texto64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9648,89 +9512,89 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70185D09" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Texto70"/>
+            <w:bookmarkStart w:id="52" w:name="Texto70"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -9754,51 +9618,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B624B8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10037,51 +9901,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A01FE2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Texto76"/>
+            <w:bookmarkStart w:id="53" w:name="Texto76"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -10105,90 +9969,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59F3F984" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Texto82"/>
+            <w:bookmarkStart w:id="54" w:name="Texto82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -10212,51 +10076,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="3A96234E" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="563DA52C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10289,51 +10153,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Texto65"/>
+            <w:bookmarkStart w:id="55" w:name="Texto65"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10375,51 +10239,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B30E82F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10624,51 +10488,51 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="178830C3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="57" w:name="Texto77"/>
+            <w:bookmarkStart w:id="56" w:name="Texto77"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -10692,51 +10556,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EC372A5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="09B5AD9C" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -11004,51 +10868,51 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="340C6F88" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Texto83"/>
+            <w:bookmarkStart w:id="57" w:name="Texto83"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -11072,87 +10936,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C1F7B96" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Texto88"/>
+            <w:bookmarkStart w:id="58" w:name="Texto88"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11176,88 +11040,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED518C3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Texto93"/>
+            <w:bookmarkStart w:id="59" w:name="Texto93"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11281,88 +11145,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1023C091" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Texto99"/>
+            <w:bookmarkStart w:id="60" w:name="Texto99"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11386,88 +11250,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="469F3857" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto104"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Texto104"/>
+            <w:bookmarkStart w:id="61" w:name="Texto104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -11491,96 +11355,96 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="7710DD25" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1859" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1563D5A1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Texto84"/>
+            <w:bookmarkStart w:id="62" w:name="Texto84"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -11604,87 +11468,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320735F0" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Texto89"/>
+            <w:bookmarkStart w:id="63" w:name="Texto89"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11708,88 +11572,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59AD17B8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="Texto94"/>
+            <w:bookmarkStart w:id="64" w:name="Texto94"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11813,88 +11677,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6073DE62" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Texto100"/>
+            <w:bookmarkStart w:id="65" w:name="Texto100"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -11918,88 +11782,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58274F0F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto105"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="Texto105"/>
+            <w:bookmarkStart w:id="66" w:name="Texto105"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -12023,96 +11887,96 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="4434F1F4" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1859" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D00C774" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto86"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="Texto86"/>
+            <w:bookmarkStart w:id="67" w:name="Texto86"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -12136,87 +12000,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01F0A674" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Texto91"/>
+            <w:bookmarkStart w:id="68" w:name="Texto91"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12240,88 +12104,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="082E668B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Texto96"/>
+            <w:bookmarkStart w:id="69" w:name="Texto96"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12345,88 +12209,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77209107" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto102"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Texto102"/>
+            <w:bookmarkStart w:id="70" w:name="Texto102"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12450,88 +12314,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3768A2A9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto107"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="Texto107"/>
+            <w:bookmarkStart w:id="71" w:name="Texto107"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -12555,96 +12419,96 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="72085163" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1859" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E32FF33" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="Texto87"/>
+            <w:bookmarkStart w:id="72" w:name="Texto87"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -12668,87 +12532,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45750E09" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="74" w:name="Texto92"/>
+            <w:bookmarkStart w:id="73" w:name="Texto92"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12772,88 +12636,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A84630" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="Texto98"/>
+            <w:bookmarkStart w:id="74" w:name="Texto98"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12877,88 +12741,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70996DE3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto103"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="76" w:name="Texto103"/>
+            <w:bookmarkStart w:id="75" w:name="Texto103"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -12982,88 +12846,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="75"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49197E1F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto108"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="77" w:name="Texto108"/>
+            <w:bookmarkStart w:id="76" w:name="Texto108"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13087,379 +12951,528 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="442732E8" w14:textId="77777777" w:rsidR="0004365F" w:rsidRDefault="00F2263F">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>(3) Sola Firma – Cta. Cte. – etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED8D682" w14:textId="77777777" w:rsidR="0004365F" w:rsidRDefault="0004365F">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10155" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="772"/>
         <w:gridCol w:w="2318"/>
         <w:gridCol w:w="4782"/>
-        <w:gridCol w:w="1925"/>
-        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="2194"/>
         <w:gridCol w:w="89"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F2263F" w14:paraId="7B8A8322" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00B0635F" w14:paraId="7B8A8322" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="183"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4FAA061A" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAA061A" w14:textId="77777777" w:rsidR="00B0635F" w:rsidRDefault="00B0635F" w:rsidP="00B0635F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9383" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B8FB39" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="48B8FB39" w14:textId="77777777" w:rsidR="00B0635F" w:rsidRDefault="00B0635F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuación Solicitud de Crédito (en pesos) Nº </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto111"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="78" w:name="Texto111"/>
+            <w:bookmarkStart w:id="77" w:name="Texto111"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="5D45C0CC" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="001027E1" w14:paraId="3AAF5F5B" w14:textId="77777777" w:rsidTr="001027E1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0BD5AFDB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39793C7D" w14:textId="77777777" w:rsidR="001027E1" w:rsidRDefault="001027E1" w:rsidP="001027E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="8"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="1FC82BD1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB6DC55" w14:textId="7434B49C" w:rsidR="005865AA" w:rsidRDefault="005865AA" w:rsidP="005865AA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="196" w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Casilla1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00033AF5" w:rsidRPr="0025525E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solicito/amos el Servicio de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025525E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Flexibilización de Cancelación Anticipada</w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8" w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E724BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>pto.</w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8" w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>19)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3E50D2" w14:textId="5C7063F0" w:rsidR="001027E1" w:rsidRPr="001027E1" w:rsidRDefault="001027E1" w:rsidP="001027E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E569E" w14:paraId="072D19C1" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="008E569E" w14:paraId="072D19C1" w14:textId="77777777" w:rsidTr="00727774">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="91"/>
+          <w:trHeight w:val="8109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10155" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58024413" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="119B92A5" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EEEF501" w14:textId="77777777" w:rsidR="00913106" w:rsidRDefault="00913106" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58024413" w14:textId="2301A820" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Declaro/declaramos que:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69FA714E" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47D9A676" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+          <w:p w14:paraId="03E5B290" w14:textId="77777777" w:rsidR="001027E1" w:rsidRDefault="008E569E" w:rsidP="00252E63">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -13470,151 +13483,154 @@
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Los datos consignados en la presente solicitud y demás informaciones suministradas son correctos y ciertos y que no daré/emos a los fondos otro destino que el denunciado, reservándose el Banco el derecho de verificar el fiel cumplimiento de las condiciones bajo las que fueron otorgados los créditos y el debido uso de </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>los mismos</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>. El incumplimiento de cualquiera de las condiciones pactadas importa de pleno derecho la caducidad del plazo y el vencimiento íntegro de la operación.</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="6FF7D9E6" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D3D0A4" w14:textId="26A7F50D" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="001027E1" w:rsidP="00252E63">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E569E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008E569E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>°- Doy/amos mi/nuestro consentimiento, en caso de ejecución del crédito que solicito, para que el Banco designe el martillero que habrá de subastar los bienes que embargare con motivo de la acción.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="126F40D9" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t>El incumplimiento de cualquiera de las condiciones pactadas importa de pleno derecho la caducidad del plazo y el vencimiento íntegro de la operación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126F40D9" w14:textId="34C5F192" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="00252E63">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>°- Doy/amos mi/nuestro consentimiento, en caso de ejecución del crédito que solicito, para que el Banco designe el martillero que habrá de subastar los bienes que embargare con motivo de la acción.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="05AF52F7" w14:textId="75D85EBF" w:rsidR="00C02B69" w:rsidRDefault="008E569E" w:rsidP="00B6177E">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3°</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- Me/nos hago/hacemos responsable/s por todos los intereses, comisiones y gastos emergentes de esta operación, que podrán ser retenidos por anticipado o reclamados en cualquier momento, declarando conocer y aceptar las tarifas vigentes.</w:t>
             </w:r>
             <w:r w:rsidR="00B6177E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D729A2D" w14:textId="6BDAC4EA" w:rsidR="00B6177E" w:rsidRPr="00F84E88" w:rsidRDefault="00F928D4" w:rsidP="009466DD">
+          <w:p w14:paraId="0BE54695" w14:textId="0CFEA3B6" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="00F928D4" w:rsidP="00252E63">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="357" w:right="170"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84E88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Asimis</w:t>
             </w:r>
             <w:r w:rsidR="006F507C" w:rsidRPr="00F84E88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13688,300 +13704,269 @@
             <w:r w:rsidR="00B6177E" w:rsidRPr="00F84E88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>corresponda tributar en la presente operación y/o en la documentación que la instrumenta y/o sus garantías, serán totalmente a</w:t>
             </w:r>
             <w:r w:rsidR="00C02B69" w:rsidRPr="00F84E88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
             <w:r w:rsidR="00B6177E" w:rsidRPr="00F84E88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i/nuestro cargo, cualquiera fuere mi/nuestra situación frente al/a los mencionado/s tributo/s.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE54695" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+          <w:p w14:paraId="006E436A" w14:textId="2205694A" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="75D17B25" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+            <w:r w:rsidRPr="001027E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4°-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Me/nos comprometo/emos a dar cumplimiento a todas las disposiciones cambiarias, fiscales, etc. bajo mi/nuestra exclusiva responsabilidad, con todos los alcances presentes o que se implanten en el futuro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7C1A53" w14:textId="77777777" w:rsidR="00727774" w:rsidRDefault="008E569E" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">4°- </w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5°-</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Me/nos comprometo/emos a dar cumplimiento a todas las disposiciones cambiarias, fiscales, etc. bajo mi/nuestra exclusiva responsabilidad, con todos los alcances presentes o que se implanten en el futuro.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="006E436A" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t xml:space="preserve">El Banco podrá exigirme/nos el pago total de la deuda, o la constitución o reemplazo de garantías en caso de comprobarse modificaciones en la situación patrimonial y/o recursos declarados. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF5CEA2" w14:textId="74F585C8" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="00727774" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="211CEE7C" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Si el usuario fuera persona humana de estado civil casado o en unión convivencial, el cónyuge o conviviente deberán prestar el asentimiento que se establece en los arts. 456, 470 y </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63" w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>522 del</w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Código Civil y Comercial Nacional, según el caso y manifestar con carácter de Declaración Jurada, cuál ha sido el régimen patrimonial optado o si han celebrado pacto convivencial conforme los Art. 446 y 513 y siguientes del Código Civil y Comercial Nacional."</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C463CD6" w14:textId="2CE5ACC9" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5°-</w:t>
+              <w:t>6°-</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">El Banco podrá exigirme/nos el pago total de la deuda, o la constitución o reemplazo de garantías en caso de comprobarse modificaciones en la situación patrimonial y/o recursos declarados. "Si el usuario fuera persona humana de estado civil casado o en unión convivencial, el cónyuge o conviviente deberán prestar el asentimiento que se establece en los arts. 456, 470 y </w:t>
+              <w:t xml:space="preserve">En todos los casos, el Banco se reserva el derecho de verificar el fiel cumplimiento de las condiciones bajo las cuales fueron otorgados los créditos y el debido uso de </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>522  del</w:t>
+              <w:t>los mismos</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Código Civil y Comercial Nacional, según el caso y manifestar con carácter de Declaración Jurada, cuál ha sido el régimen patrimonial optado o si han celebrado pacto convivencial conforme los Art. 446 y 513 y siguientes del Código Civil y Comercial Nacional."</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DF5CEA2" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t>. El uso indebido de los fondos dará lugar a mi/nuestra exclusión futura de éste u otros créditos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1D5A64" w14:textId="1F3EE3CD" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6°-</w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t>7°</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>El incumplimiento de cualquiera de las condiciones pactadas importa de pleno derecho la caducidad del plazo, sin necesidad de interpelación previa, produciéndose el vencimiento íntegro de la operación.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1D5A64" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
-[...13 lines deleted...]
-          <w:p w14:paraId="33218B64" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+          <w:p w14:paraId="174DB282" w14:textId="77777777" w:rsidR="001027E1" w:rsidRDefault="008E569E" w:rsidP="008E569E">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8°</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -14193,1225 +14178,1209 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> % Efectivo Anual. Por lo tanto, el BANCO DE </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="LA NACIÓN ARGENTINA"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="008E569E">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>LA NACIÓN ARGENTINA</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> queda expresamente autorizado para ajustar el interés compensatorio fijado o convenido, a las modificaciones dispuestas por autoridad competente o las de tasa activa cartera general en pesos, que a su solo juicio y en función de los costos de captación de fondos, la misma Institución disponga para el futuro con carácter general durante el plazo de los servicios financieros pactados y/o desde las fechas o períodos para el pago de intereses que en cada caso determine, hasta la total y efectiva cancelación de la deuda. Los intereses se percibirán netos de cualquier tipo de deducción por concepto alguno, incluso impuestos. El Costo Financiero Total (CFT) es de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E569E">
+              <w:t xml:space="preserve"> queda expresamente autorizado para ajustar el interés compensatorio fijado o convenido, a las modificaciones dispuestas por autoridad competente o las de tasa activa cartera general en pesos, que a su solo juicio y en función de los costos de captación de fondos, la misma Institución disponga para el futuro con carácter general durante el plazo de los servicios financieros pactados y/o desde las fechas o períodos para el pago de intereses que en cada caso determine, hasta la total y efectiva cancelación de la deuda. Los intereses se percibirán netos de cualquier tipo de deducción por concepto alguno, incluso impuestos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28ED45BC" w14:textId="447685FF" w:rsidR="008E569E" w:rsidRDefault="001027E1" w:rsidP="001027E1">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="360" w:right="170" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Costo Financiero Total (CFT) es de </w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto155"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008E569E">
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> % Efectivo Anual, utilizando para el cálculo la tasa vigente al momento de su concertación, este CFT se modificará en función de la variación que experimente la tasa de interés pactada.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28ED45BC" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+          <w:p w14:paraId="5578F528" w14:textId="6AA6EC91" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="001027E1">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="3198FEEF" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9°</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>El Banco podrá aceptar pagos parciales o cancelaciones totales, en las oportunidades que la Institución lo determine.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC90D95" w14:textId="1D9139BB" w:rsidR="001027E1" w:rsidRDefault="008E569E" w:rsidP="00B0635F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9°</w:t>
+              <w:t>10°</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0635F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:tab/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5578F528" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t xml:space="preserve">Para acceder al presente crédito, debo/emos encontrarme/nos al día en el cumplimiento de todas mis/nuestras obligaciones previsionales y fiscales. Cualquier incumplimiento futuro de dichas obligaciones tornará de plazo vencido y exigible el total del préstamo. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74CDD5CA" w14:textId="22C71B03" w:rsidR="008E569E" w:rsidRDefault="001027E1" w:rsidP="00727774">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="1C61F3AC" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="008E569E" w:rsidRPr="008E569E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A fin del control del cumplimiento de esta obligación, me/nos comprometo/emos y obligo/amos a presentar los comprobantes de pago de dichos impuestos y contribuciones cuando el Banco los requiera y a simple pedido de éste. El incumplimiento de la presentación facultará a la Institución acreedora a considerar de plazo vencido el total del crédito y demandar su cancelación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D7A9A0" w14:textId="73BEB4F0" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="00727774">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10°</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">-Para acceder al presente crédito, debo/emos encontrarme/nos al día en el cumplimiento de todas mis/nuestras obligaciones previsionales y fiscales. Cualquier incumplimiento futuro de dichas obligaciones tornará de plazo vencido y exigible el total del préstamo. A fin del control del cumplimiento de esta obligación, me/nos comprometo/emos y obligo/amos a presentar los comprobantes de pago de dichos impuestos y contribuciones cuando el Banco los requiera y a simple pedido de éste. El incumplimiento de la presentación facultará a </w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="74CDD5CA" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:t>°-En caso de presentación en concursos o pedidos de quiebra o cualquier otra medida judicial o extrajudicial, que a exclusivo juicio del Banco pudiera ocasionar la disminución o alteración de mi/nuestro estado patrimonial, el Banco podrá considerar de plazo vencido las obligaciones a que se refiere la presente solicitud, sin interpelación previa o en su defecto me/nos comprometo/emos a acreditar fehacientemente que no ha disminuido mi/nuestra solvencia patrimonial.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6501DA3C" w14:textId="1408CE14" w:rsidR="001027E1" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="00727774">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:right="170" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12°-</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>°-En caso de presentación en concursos o pedidos de quiebra o cualquier otra medida judicial o extrajudicial, que a exclusivo juicio del Banco pudiera ocasionar la disminución o alteración de mi/nuestro estado patrimonial, el Banco podrá considerar de plazo vencido las obligaciones a que se refiere la presente solicitud, sin interpelación previa o en su defecto me/nos comprometo/emos a acreditar fehacientemente que no ha disminuido mi/nuestra solvencia patrimonial.</w:t>
-[...82 lines deleted...]
-          <w:p w14:paraId="5FE9E9AB" w14:textId="050D209E" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="006F507C">
+              <w:t>Subrogo/amos al BANCO DE LA NACIÓN ARGENTINA, de conformidad con los artículos 917,918 y 919 del Código Civil y Comercial Nacional, en los derechos y acciones de los acreedores por venta de semillas y por trabajos culturales y de cosecha y en los privilegios que a éstos aseguren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE9E9AB" w14:textId="0CC412A2" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="00B0635F">
             <w:pPr>
               <w:ind w:left="284" w:right="170" w:hanging="284"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13°-</w:t>
             </w:r>
             <w:r w:rsidRPr="008E569E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quien/es suscriben el presente compromiso (en caso de ser más de un solicitante), asume/n las obligaciones precitadas en forma solidaria y directa.</w:t>
             </w:r>
             <w:r w:rsidR="00C606B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB62EC6" w14:textId="77777777" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E569E" w14:paraId="3D942130" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="008E569E" w14:paraId="3D942130" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10155" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6841C0F3" w14:textId="77777777" w:rsidR="008E569E" w:rsidRPr="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2FFC5" w14:textId="77777777" w:rsidR="008E569E" w:rsidRDefault="008E569E" w:rsidP="008E569E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="0DECAB33" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35052DDD" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5217DEBB" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F875130" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DC0428" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6841C0F3" w14:textId="77777777" w:rsidR="00913106" w:rsidRPr="008E569E" w:rsidRDefault="00913106" w:rsidP="008E569E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:right="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="0CF55B50" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00252E63" w14:paraId="0CF55B50" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76CA1264" w14:textId="38D12763" w:rsidR="00F2263F" w:rsidRDefault="00C850BF">
+          <w:p w14:paraId="76CA1264" w14:textId="38D12763" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12E772A3" wp14:editId="1531F6AE">
                   <wp:extent cx="1695450" cy="666750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Imagen 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1695450" cy="666750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="625D083B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41306C02" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SOLICITUD DE CREDITO EN PESOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79AC4EEE" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Continuación)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26119E5F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26119E5F" w14:textId="42382A17" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Solicitud N°</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="4AF4EA96" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00252E63" w14:paraId="4AF4EA96" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BBCB367" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBCB367" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513B37C1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="513B37C1" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:pStyle w:val="Ttulo1"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79" w:name="Texto109"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:bookmarkStart w:id="78" w:name="Texto109"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D6CFF0" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="36F40873" w14:textId="2E46868A" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto109"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
-[...31 lines deleted...]
-            <w:r w:rsidR="009E0F20">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="565E25C8" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00252E63" w14:paraId="565E25C8" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="30D848EC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D848EC" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="747243B2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="747243B2" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E9C0C2F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="238C3F1E" w14:textId="13484E46" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Legajo N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="40E37B8A" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00252E63" w14:paraId="40E37B8A" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74DC5939" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DC5939" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4457CB4E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
-[...11 lines deleted...]
-            <w:tcW w:w="1925" w:type="dxa"/>
+          <w:p w14:paraId="4457CB4E" w14:textId="77777777" w:rsidR="00252E63" w:rsidRDefault="00252E63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="79" w:name="Texto38"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771F42E1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="05559FE3" w14:textId="1266A0B0" w:rsidR="00252E63" w:rsidRDefault="00252E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
-[...31 lines deleted...]
-            <w:r w:rsidR="009E0F20">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="7746B46F" w14:textId="77777777" w:rsidTr="009C6B60">
+      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="7746B46F" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="13168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7207402F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B365039" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="00CE7A69" w:rsidRDefault="003B25FE" w:rsidP="00B81AAD">
+          <w:p w14:paraId="1B365039" w14:textId="2E27E7AD" w:rsidR="003B25FE" w:rsidRPr="00CE7A69" w:rsidRDefault="003B25FE" w:rsidP="00252E63">
             <w:pPr>
               <w:ind w:left="426" w:hanging="426"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14°-</w:t>
             </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:tab/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si por cualquier motivo el préstamo no fuera cancelado a su vencimiento o bien no se </w:t>
+            </w:r>
+            <w:r w:rsidR="00252E63" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abonará</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si por cualquier motivo el préstamo no fuera cancelado a su vencimiento o bien no se abonara alguna de las amortizaciones de capital o de su servicio de intereses en las oportunidades que fije el respectivo </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DB06C02" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="00CE7A69" w:rsidRDefault="003B25FE" w:rsidP="00B81AAD">
+              <w:t xml:space="preserve"> alguna de las amortizaciones de capital o de su servicio de intereses en las oportunidades que fije el respectivo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB06C02" w14:textId="3D0CC270" w:rsidR="003B25FE" w:rsidRPr="00CE7A69" w:rsidRDefault="003B25FE" w:rsidP="00B81AAD">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">acuerdo autorizo/amos al Banco para debitar en mi/nuestra Cuenta Corriente N° </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="81" w:name="Texto37"/>
+            <w:bookmarkStart w:id="80" w:name="Texto37"/>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
@@ -15444,489 +15413,585 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="80"/>
             <w:r w:rsidR="00B81AAD" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...7 lines deleted...]
-              <w:cr/>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>el importe de la deuda más los gastos, comisiones, sellados y/o intereses, que se adeuden, como así también, el importe de honorarios y gastos correspondientes a verificaciones, tasaciones y estudio de títulos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70844342" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F" w:rsidP="0019146F">
+          <w:p w14:paraId="70844342" w14:textId="44C1CD89" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F" w:rsidP="00D755AB">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="336"/>
+              </w:tabs>
+              <w:ind w:left="477" w:right="85" w:hanging="510"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15°-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Me/nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obligo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/amos por la presente a no cerrar unilateralmente mi/nuestra cuenta corriente citada precedentemente, mientras existan a mi/nuestro cargo obligaciones de cualquier naturaleza no canceladas con el BANCO DE LA NACIÓN ARGENTINA. Consecuentemente, en este acto hago/cemos renuncia de la facultad que me/nos confiere el articulo 1404 del Código Civil y Comercial Nacional. Dejo/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amos establecido</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que me/nos obligo/amos a cubrir el saldo deudor de la cuenta corriente el mismo día en que se produzca. El BANCO DE LA NACIÓN ARGENTINA podrá, de pleno derecho, declarar el plazo vencido y exigir el pago íntegro de las obligaciones, de ocurrir mi/nuestro fallecimiento, interdicción, quiebra, concurso civil o cualquier otro acto jurídico que me/nos prive de la libre administración de mis/nuestros bienes, como así también si hubiere causa como libramiento de cheques sin fondos u otras que determinaran el cierre de mi/nuestra cuenta corriente, el Banco acreedor podrá igualmente mantener abierta la cuenta corriente citada o aplicar suspensión servicio pago de cheques y debitar en ella sus créditos por obligaciones contratadas con anterioridad al hecho que haya producido mi/nuestra incapacidad o la clausura de mi/nuestra cuenta.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5027E114" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15°-</w:t>
+              <w:t>16°-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...30 lines deleted...]
-          <w:p w14:paraId="5027E114" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
+              <w:t>Si la obligación cayera en mora, el BANCO DE LA NACIÓN ARGENTINA queda expresamente autorizado a aplicar, a partir del momento en que se produzca la misma, sobre el total de la deuda exigible (capital e interés), la tasa activa de cartera general en pesos correspondiente al período de la mora, con sus oscilaciones a través del tiempo, que la Institución tenga establecida o resuelva aplicar en el futuro y con carácter general para las obligaciones caídas en mora. Será también de aplicación, durante el transcurso de la mora, un recargo en concepto de interés punitorio, que se fija en el 50% (cincuenta por ciento) de la tasa de interés compensatorio aplicable durante el período de la mora. Dicha modalidad podrá ser modificada si así lo determinase en el futuro el BANCO CENTRAL DE LA REPÚBLICA ARGENTINA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F29F06" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Si la obligación cayera en mora, el BANCO DE LA NACIÓN ARGENTINA queda expresamente autorizado a aplicar, a partir del momento en que se produzca la misma, sobre el total de la deuda exigible (capital e interés), la tasa activa de cartera general en pesos correspondiente al período de la mora, con sus oscilaciones a través del tiempo, que la Institución tenga establecida o resuelva aplicar en el futuro y con carácter general para las obligaciones caídas en mora. Será también de aplicación, durante el transcurso de la mora, un recargo en concepto de interés punitorio, que se fija en el 50% (cincuenta por ciento) de la tasa de interés compensatorio aplicable durante el período de la mora. Dicha modalidad podrá ser modificada si así lo determinase en el futuro el BANCO CENTRAL DE </w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="24F29F06" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
+              <w:t>La mora se producirá de pleno derecho por el mero vencimiento del plazo para el pago, sin interpelación previa judicial o extrajudicial.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ACB6C18" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t>La mora se producirá de pleno derecho por el mero vencimiento del plazo para el pago, sin interpelación previa judicial o extrajudicial.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ACB6C18" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
+              <w:t xml:space="preserve">El BANCO DE LA NACIÓN ARGENTINA se reserva el derecho de aplicar, en caso de mora y a partir de la misma, intereses compensatorios a la tasa más alta vigente para operaciones en cartera activa, con sus oscilaciones a través del tiempo y los intereses punitorios convenidos </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FE9010" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">El BANCO DE </w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="38FE9010" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
+              <w:t>De hacerse uso de la opción que le confiere la presente cláusula, quedará sin efecto cualquier otra cláusula que se le oponga.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E98A42" w14:textId="7AFF965C" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t>De hacerse uso de la opción que le confiere la presente cláusula, quedará sin efecto cualquier otra cláusula que se le oponga.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="18E98A42" w14:textId="7AFF965C" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
+            </w:r>
+            <w:r w:rsidR="00C850BF" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Asimismo,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la mora se producirá en la forma y con los efectos referidos al comienzo de la presente cláusula, por cualquier incumplimiento a mi/nuestro cargo en los plazos establecidos. En tal supuesto, el Banco podrá declarar de plazo vencido todas mis/nuestras obligaciones reclamando su cumplimiento sin necesidad de intimación o interpelación previa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5269D4A7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F" w:rsidP="0019146F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-            <w:r w:rsidR="00C850BF" w:rsidRPr="00CE7A69">
+              <w:t>Autorizo/amos expresamente al BANCO DE LA NACIÓN ARGENTINA para que proceda a capitalizar los intereses compensatorios convenidos y devengados hasta la fecha en que las obligaciones contraídas caigan en mora. Todo ello conforme y con ajuste a lo normado en el Art. 770 del Código Civil y Comercial Nacional</w:t>
+            </w:r>
+            <w:r w:rsidR="009A659D" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Asimismo,</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5269D4A7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F" w:rsidP="0019146F">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1825F344" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00CE7A69" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="85" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17°-</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>17°-</w:t>
+              <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Queda entendido que asumo/mimos expresamente el pago del Impuesto al Valor Agregado que corresponda o pudiera corresponder sobre la presente operación, incluso por la generación del hecho imponible del referido gravamen que proceda sobre el total o parte de la deuda no atendida al momento de su vencimiento; como asimismo que la deuda por el referido concepto genera a favor del Banco intereses a la misma tasa que aplique en cada momento a las operaciones de Cartera General.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F23479" w14:textId="52FC4AAA" w:rsidR="00591305" w:rsidRPr="00CE7A69" w:rsidRDefault="0019146F" w:rsidP="00832583">
+          <w:p w14:paraId="02F23479" w14:textId="4C14DA78" w:rsidR="00591305" w:rsidRPr="00CE7A69" w:rsidRDefault="0019146F" w:rsidP="00832583">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">18°- </w:t>
+              <w:t>18°-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Quedo/amos expresamente notificado/s que, a mi/nuestra solicitud, el Banco de la Nación Argentina, deberá comunicarme/nos la última clasificación que me/nos ha asignado, junto con los fundamentos que lo justifiquen según la evaluación realizada por esa Institución, detallando el importe total de las deudas del sistema financiero y las clasificaciones asignadas que surjan de la última información disponible en la “Central de deudores del sistema financiero”. El Banco contará con el plazo de diez días corridos a partir de la fecha de recepción de mi solicitud, a efectos de dar cumplimiento a lo anterior.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="028E8B17" w14:textId="77777777" w:rsidR="0019146F" w:rsidRDefault="00591305" w:rsidP="00832583">
+              <w:t>Quedo/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amos</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82EBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expresamente</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82EBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notificado</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/s que, a mi/nuestra solicitud, el Banco de la Nación Argentina, deberá comunicarme/nos la última clasificación que me/nos ha asignado, junto con los fundamentos que lo justifiquen según la evaluación realizada por esa Institución, detallando el importe total de las deudas del sistema financiero y las clasificaciones asignadas que surjan de la última información disponible en la “Central de deudores del sistema financiero”. El Banco contará con el plazo de diez días corridos a partir de la fecha de recepción de mi solicitud, a efectos de dar cumplimiento a lo anterior.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5AA632" w14:textId="450741CB" w:rsidR="00C82EBA" w:rsidRPr="002568D8" w:rsidRDefault="00591305" w:rsidP="002568D8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832583">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">°- El Banco </w:t>
+              <w:t xml:space="preserve">°- </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En caso </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>precancelación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> total o parcial de capital de la financiación que solicito/amos</w:t>
+            </w:r>
+            <w:r w:rsidR="00E724BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l Banco </w:t>
             </w:r>
             <w:r w:rsidR="00FC4B7B" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>podrá aplicar</w:t>
+              <w:t>aplicar</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la comisión establecida </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comisión </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de Cancelación Anticipada </w:t>
             </w:r>
             <w:r w:rsidR="00272537" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
             <w:r w:rsidR="00E46820" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E46820" w:rsidRPr="00CE7A69">
@@ -16104,59 +16169,388 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E46820" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E46820" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00272537" w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> por ciento) </w:t>
+              <w:t xml:space="preserve"> por ciento)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sobre el capital cancelado</w:t>
+            </w:r>
+            <w:r w:rsidR="00033AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. E</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el supuesto de haberse </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>optado por</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la contratación d</w:t>
+            </w:r>
+            <w:r w:rsidR="00033AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el Servicio de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flexibilizaci</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82EBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n de Cancelación Anticipada</w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se aplicará una comisión </w:t>
+            </w:r>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>por $</w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto111"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto111"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F009E" w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00D755AB" w:rsidRPr="00D755AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pesos) en oportunidad del desembolso de la operación</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>para el caso de precancelación total o parcial de capital de la financiación que solicito/amos. La precancelacion parcial de capital no suspenderá la obligación de continuar abonando, desde el mes siguiente a dichos pagos, las sucesivas cuotas en forma mensual y consecutiva conforme a la liquidación practicada por el Banco; y damos nuestro consentimiento para el acortamiento del plazo que se produjere como consecuencia de dichos pagos extraordinarios.</w:t>
+              <w:t xml:space="preserve">. La precancelacion parcial de capital no suspenderá la obligación de continuar abonando, desde el mes siguiente a dichos pagos, las sucesivas cuotas en forma mensual y consecutiva conforme a la liquidación practicada por el Banco; </w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8" w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y damos </w:t>
+            </w:r>
+            <w:r w:rsidR="00E724BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>mi/</w:t>
+            </w:r>
+            <w:r w:rsidR="002568D8" w:rsidRPr="002568D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>nuestro consentimiento para el acortamiento del plazo que se produjere como consecuencia de dichos pagos extraordinarios.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20D3C559" w14:textId="738FAB0C" w:rsidR="00832583" w:rsidRPr="00CE7A69" w:rsidRDefault="00832583" w:rsidP="00832583">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20°</w:t>
             </w:r>
             <w:r w:rsidRPr="00832583">
               <w:rPr>
@@ -16280,117 +16674,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="422"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2474"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="2478"/>
         <w:gridCol w:w="897"/>
-        <w:gridCol w:w="2802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1968"/>
+        <w:gridCol w:w="2810"/>
+        <w:gridCol w:w="1069"/>
+        <w:gridCol w:w="1969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="4999D906" w14:textId="77777777">
+      <w:tr w:rsidR="00B0635F" w:rsidRPr="00B81AAD" w14:paraId="4999D906" w14:textId="77777777" w:rsidTr="00760832">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="504F2AFA" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w:rsidRDefault="00F2263F">
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504F2AFA" w14:textId="77777777" w:rsidR="00B0635F" w:rsidRPr="00B81AAD" w:rsidRDefault="00B0635F" w:rsidP="00B0635F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9548" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="9223" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08308CE5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w:rsidRDefault="00F2263F">
+          <w:p w14:paraId="08308CE5" w14:textId="77777777" w:rsidR="00B0635F" w:rsidRPr="00B81AAD" w:rsidRDefault="00B0635F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuación Solicitud de Crédito (en pesos) Nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -16404,234 +16801,170 @@
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20" w:rsidRPr="00B81AAD">
-[...43 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="5E3D4242" w14:textId="77777777">
-[...51 lines deleted...]
-      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="7C8BCB23" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w14:paraId="7C8BCB23" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9970" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="9834" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F23B7AA" w14:textId="77777777" w:rsidR="0019146F" w:rsidRPr="00B81AAD" w:rsidRDefault="0019146F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4849DEDB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si el crédito solicitado es otorgado con descuento de documentos detallados al frente</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="30257A47" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00B81AAD" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="181"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -16749,172 +17082,177 @@
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="180" w:right="170" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81AAD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>Doy/amos mi/nuestra conformidad para que en el caso de que el/los documentos descontados en ese Banco no fueran abonados el día de su vencimiento, o primer día hábil posterior si aquél fuese feriado, procedan a debitar directamente de mi/nuestra cuenta corriente el importe de dichas obligaciones y los intereses faltantes que correspondan, devengados hasta su efectivo pago.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="19C2B0D4" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w14:paraId="19C2B0D4" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9970" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="9834" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19FCFEAB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>En caso de descontar cheques de pago diferido, me/nos notifico/amos y autorizo/amos  a  debitar  de mi/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="52650FFF" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w14:paraId="52650FFF" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6910" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="6796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D066C29" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>nuestra cuenta y por adelantado, una comisión por custodia que será del</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A70551B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="82" w:name="Texto34"/>
+            <w:bookmarkStart w:id="81" w:name="Texto34"/>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
@@ -16942,211 +17280,216 @@
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:bookmarkEnd w:id="81"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="227DE273" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>% aplicable sobre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="103E0812" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w14:paraId="103E0812" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9970" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="9834" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A2388A6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>el importe total de los valores y en forma coincidente con la habilitación de los fondos, con un mínimo  de</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="3717C9D1" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w14:paraId="3717C9D1" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36C8641F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40B5BAF9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="83" w:name="Texto35"/>
+            <w:bookmarkStart w:id="82" w:name="Texto35"/>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
@@ -17174,119 +17517,123 @@
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
-[...4 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:bookmarkEnd w:id="82"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16D2C7C3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pesos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F464D7F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="510" w:right="170" w:hanging="510"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="84" w:name="Texto36"/>
+            <w:bookmarkStart w:id="83" w:name="Texto36"/>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
@@ -17314,74 +17661,75 @@
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20" w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="83"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2263F" w14:paraId="51C35433" w14:textId="77777777">
+      <w:tr w:rsidR="00F2263F" w14:paraId="51C35433" w14:textId="77777777" w:rsidTr="00B0635F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9970" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:tcW w:w="9834" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26A6381C" w14:textId="77777777" w:rsidR="0015423B" w:rsidRPr="00C850BF" w:rsidRDefault="00F2263F" w:rsidP="0019146F">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:ind w:left="180" w:right="170"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Asimismo, si el/los cheque/s de pago diferido presentados para su descuento, no hubiesen podido ser registrados por el Banco, me/nos comprometo/emos a efectuar el reemplazo de el/los mismo/s dentro de las 24 horas de solicitado por el Banco</w:t>
             </w:r>
           </w:p>
@@ -17494,51 +17842,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D729A87" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="45"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="85" w:name="Texto17"/>
+            <w:bookmarkStart w:id="84" w:name="Texto17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -17562,51 +17910,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="84"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="509EDBF3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17625,51 +17973,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7968C7E0" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="7"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="86" w:name="Texto18"/>
+            <w:bookmarkStart w:id="85" w:name="Texto18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -17693,51 +18041,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
+            <w:bookmarkEnd w:id="85"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="152BCCC6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="091F69D5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17784,51 +18132,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EEA3BCF" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="3"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="87" w:name="Texto19"/>
+            <w:bookmarkStart w:id="86" w:name="Texto19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -17836,51 +18184,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="86"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B056F02" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Depto.</w:t>
             </w:r>
@@ -17897,51 +18245,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A806E7B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="3"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="88" w:name="Texto20"/>
+            <w:bookmarkStart w:id="87" w:name="Texto20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -17949,51 +18297,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C1B147C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
@@ -18011,51 +18359,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35EDD4E7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="21"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="89" w:name="Texto31"/>
+            <w:bookmarkStart w:id="88" w:name="Texto31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -18079,51 +18427,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="000D8580" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18143,51 +18491,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C74257" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="8"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="90" w:name="Texto32"/>
+            <w:bookmarkStart w:id="89" w:name="Texto32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -18211,51 +18559,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="0119EC84" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24C6FE63" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
@@ -18304,51 +18652,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E46572C" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="91" w:name="Texto25"/>
+            <w:bookmarkStart w:id="90" w:name="Texto25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -18372,51 +18720,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkEnd w:id="90"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5723" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B8B2AF2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2978AD97" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
       <w:pPr>
@@ -18509,91 +18857,91 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B0776F2" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Sangra2detindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="26"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="Texto28"/>
+            <w:bookmarkStart w:id="91" w:name="Texto28"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="1618F6D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="078BB7DB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Sangra2detindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="4"/>
@@ -18614,91 +18962,91 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56C19AD9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Sangra2detindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="67"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="93" w:name="Texto29"/>
+            <w:bookmarkStart w:id="92" w:name="Texto29"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="92"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="68197AA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A71BAD6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Sangra2detindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="4"/>
@@ -18719,91 +19067,91 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="348373D8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Sangra2detindependiente"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="67"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="94" w:name="Texto30"/>
+            <w:bookmarkStart w:id="93" w:name="Texto30"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
+            <w:bookmarkEnd w:id="93"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45F7DF9A" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5149F8F3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -18840,125 +19188,128 @@
       <w:tblPr>
         <w:tblW w:w="10062" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="179"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="219"/>
         <w:gridCol w:w="64"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="632"/>
         <w:gridCol w:w="180"/>
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="181"/>
+        <w:gridCol w:w="179"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="594"/>
-        <w:gridCol w:w="399"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="877"/>
+        <w:gridCol w:w="1007"/>
+        <w:gridCol w:w="333"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="209"/>
+        <w:gridCol w:w="65"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F2263F" w14:paraId="79E51DA0" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="22"/>
           </w:tcPr>
           <w:p w14:paraId="469915C6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Observaciones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="70CBF7E3" w14:textId="77777777" w:rsidTr="008E569E">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="22"/>
           </w:tcPr>
           <w:p w14:paraId="65AE7504" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="95" w:name="Texto33"/>
+            <w:bookmarkStart w:id="94" w:name="Texto33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -18982,97 +19333,97 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="95"/>
+            <w:bookmarkEnd w:id="94"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5D29628A" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BF1ACB5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="617B95A9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="6D102A7C" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
           <w:tblBorders>
@@ -19151,111 +19502,112 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="365789B9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="574B4EAE" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F164632" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="148FD5F7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="6B2F7EC8" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -19304,51 +19656,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CFE9CF6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ED84DDB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="1F1D7645" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -19411,51 +19763,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto112"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="96" w:name="Texto112"/>
+            <w:bookmarkStart w:id="95" w:name="Texto112"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -19479,148 +19831,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
+            <w:bookmarkEnd w:id="95"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76F7DBCD" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DB83CBD" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aclaración:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FFEDC7A" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto113"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="97" w:name="Texto113"/>
+            <w:bookmarkStart w:id="96" w:name="Texto113"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -19644,51 +19996,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
+            <w:bookmarkEnd w:id="96"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F5D088B" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -19742,51 +20094,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="167E0B32" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C80447E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5BF93C03" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -19849,51 +20201,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="98" w:name="Texto118"/>
+            <w:bookmarkStart w:id="97" w:name="Texto118"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -19917,148 +20269,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="98"/>
+            <w:bookmarkEnd w:id="97"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69D35B43" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C60FF3D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipo y n° doc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="602CC88F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto119"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="99" w:name="Texto119"/>
+            <w:bookmarkStart w:id="98" w:name="Texto119"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -20082,51 +20434,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31170A77" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -20180,51 +20532,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="689342BA" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7473D7F9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="47EFBF1C" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -20259,189 +20611,189 @@
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="100" w:name="Casilla9"/>
+            <w:bookmarkStart w:id="99" w:name="Casilla9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkEnd w:id="99"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="101" w:name="Casilla10"/>
+            <w:bookmarkStart w:id="100" w:name="Casilla10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="101"/>
+            <w:bookmarkEnd w:id="100"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.L. n°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15A36758" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto126"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="102" w:name="Texto126"/>
+            <w:bookmarkStart w:id="101" w:name="Texto126"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
@@ -20474,263 +20826,263 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38C06646" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="482053F6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="103" w:name="Casilla11"/>
+            <w:bookmarkStart w:id="102" w:name="Casilla11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="102"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="104" w:name="Casilla12"/>
+            <w:bookmarkStart w:id="103" w:name="Casilla12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="103"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.L. n°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B41D79D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto125"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="105" w:name="Texto125"/>
+            <w:bookmarkStart w:id="104" w:name="Texto125"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
@@ -20763,51 +21115,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkEnd w:id="104"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47F9744E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -20864,51 +21216,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7358027E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1264984F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="4F32EA38" w14:textId="77777777" w:rsidTr="008E569E">
@@ -20972,51 +21324,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto114"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="106" w:name="Texto114"/>
+            <w:bookmarkStart w:id="105" w:name="Texto114"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -21040,148 +21392,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkEnd w:id="105"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D48A320" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76A6D3C5" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="791721E7" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto116"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="107" w:name="Texto116"/>
+            <w:bookmarkStart w:id="106" w:name="Texto116"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -21205,51 +21557,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="107"/>
+            <w:bookmarkEnd w:id="106"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="077C8625" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -21303,51 +21655,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76282C52" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E392CF6" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="0A7FF4F2" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -21378,51 +21730,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto115"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="108" w:name="Texto115"/>
+            <w:bookmarkStart w:id="107" w:name="Texto115"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -21446,116 +21798,116 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkEnd w:id="107"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="450CAFAC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12BC41CA" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto117"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="109" w:name="Texto117"/>
+            <w:bookmarkStart w:id="108" w:name="Texto117"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -21579,51 +21931,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="109"/>
+            <w:bookmarkEnd w:id="108"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B348FDD" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -21677,51 +22029,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FC2F8AC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75CADDC9" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
@@ -21769,51 +22121,51 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32E29C5F" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A95A50D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5C04354A" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
           <w:tblBorders>
@@ -21892,111 +22244,112 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1558E267" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DF23D59" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21282E17" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D7CE905" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="2177E4BB" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -22045,51 +22398,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66621272" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B6A8B89" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="04C0352E" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -22152,51 +22505,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="110" w:name="Texto120"/>
+            <w:bookmarkStart w:id="109" w:name="Texto120"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -22220,148 +22573,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="110"/>
+            <w:bookmarkEnd w:id="109"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AF7B9CD" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C9FB76E" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aclaración:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="364CB527" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="111" w:name="Texto121"/>
+            <w:bookmarkStart w:id="110" w:name="Texto121"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -22385,51 +22738,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="111"/>
+            <w:bookmarkEnd w:id="110"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37CE69DE" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -22483,51 +22836,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0756D1E8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28BF5E51" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="61A99FD1" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -22590,51 +22943,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto122"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="112" w:name="Texto122"/>
+            <w:bookmarkStart w:id="111" w:name="Texto122"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -22658,148 +23011,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="112"/>
+            <w:bookmarkEnd w:id="111"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55574559" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="100C3AA8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipo y n° doc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4032F1E8" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto123"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="113" w:name="Texto123"/>
+            <w:bookmarkStart w:id="112" w:name="Texto123"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -22823,51 +23176,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="113"/>
+            <w:bookmarkEnd w:id="112"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D7737EE" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -22921,51 +23274,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15BABDC1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="380E41FF" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="61D5D52E" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
@@ -23008,112 +23361,112 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
-[...5 lines deleted...]
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.L. n°</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -23134,51 +23487,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto124"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="114" w:name="Texto124"/>
+            <w:bookmarkStart w:id="113" w:name="Texto124"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
@@ -23211,223 +23564,223 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62484A80" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A5F0D09" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.U.I.L. n°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B83C165" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
@@ -23504,51 +23857,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A67CD3A" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B392241" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="21401E63" w14:textId="77777777" w:rsidTr="008E569E">
@@ -23612,51 +23965,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto129"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="115" w:name="Texto129"/>
+            <w:bookmarkStart w:id="114" w:name="Texto129"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -23680,151 +24033,151 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="115"/>
+            <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ECE6141" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E75D906" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A138FEC" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="116" w:name="Texto130"/>
+            <w:bookmarkStart w:id="115" w:name="Texto130"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
@@ -23857,51 +24210,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="116"/>
+            <w:bookmarkEnd w:id="115"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B853B48" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -23938,51 +24291,51 @@
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto127"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="117" w:name="Texto127"/>
+            <w:bookmarkStart w:id="116" w:name="Texto127"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
@@ -24006,91 +24359,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="117"/>
+            <w:bookmarkEnd w:id="116"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5032" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60399978" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="118" w:name="Texto128"/>
+            <w:bookmarkStart w:id="117" w:name="Texto128"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
@@ -24114,51 +24467,116 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009E0F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="118"/>
+            <w:bookmarkEnd w:id="117"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F009E" w14:paraId="1FC3994E" w14:textId="77777777" w:rsidTr="008E569E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B99A43C" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E">
+            <w:pPr>
+              <w:pStyle w:val="Encabezado"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="703E4400" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="001F009E">
+            <w:pPr>
+              <w:pStyle w:val="Encabezado"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4252"/>
+                <w:tab w:val="clear" w:pos="8504"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F2263F" w14:paraId="5A2D5010" w14:textId="77777777" w:rsidTr="008E569E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -24189,51 +24607,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58AA88DB" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21512AA1" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -24241,569 +24659,655 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41DD19A3" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015E13" w:rsidRPr="006D452E" w14:paraId="088EA4F1" w14:textId="77777777" w:rsidTr="008E569E">
+      <w:tr w:rsidR="00015E13" w:rsidRPr="006D452E" w14:paraId="088EA4F1" w14:textId="77777777" w:rsidTr="001F009E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="5"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="3394" w:type="dxa"/>
-          <w:wAfter w:w="69" w:type="dxa"/>
+          <w:wAfter w:w="65" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17656B74" w14:textId="77777777" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="008E569E" w:rsidP="008E7F3D">
+          <w:p w14:paraId="73537AC6" w14:textId="77777777" w:rsidR="001F009E" w:rsidRDefault="008E569E" w:rsidP="008E7F3D">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00015E13" w:rsidRPr="006D452E">
+          </w:p>
+          <w:p w14:paraId="17656B74" w14:textId="113A1515" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla231"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="119" w:name="Casilla231"/>
-            <w:r w:rsidR="00015E13" w:rsidRPr="006D452E">
+            <w:bookmarkStart w:id="118" w:name="Casilla231"/>
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00015E13" w:rsidRPr="006D452E">
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="119"/>
-            <w:r w:rsidR="00015E13">
+            <w:bookmarkEnd w:id="118"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.A.N.E.</w:t>
             </w:r>
-          </w:p>
-        </w:tc>
+            <w:r w:rsidR="001F009E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D7FB5D" w14:textId="48C57D43" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D2D76F" w14:textId="727D3775" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="339F7D17" w14:textId="2DDF81A4" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+            <w:pPr>
+              <w:pStyle w:val="Textoindependiente"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F009E" w:rsidRPr="006D452E" w14:paraId="090C09C5" w14:textId="77777777" w:rsidTr="00986B82">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="5"/>
+          <w:gridAfter w:val="5"/>
+          <w:wBefore w:w="3394" w:type="dxa"/>
+          <w:wAfter w:w="1641" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="28D7FB5D" w14:textId="77777777" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+          <w:p w14:paraId="5C856F76" w14:textId="58903F17" w:rsidR="001F009E" w:rsidRPr="006D452E" w:rsidRDefault="001F009E" w:rsidP="00986B82">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla232"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="120" w:name="Casilla232"/>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A31CE6">
+            <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="120"/>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">   SUCURSAL</w:t>
+              <w:t xml:space="preserve"> SUCURSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00D2D76F" w14:textId="77777777" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0611D711" w14:textId="77777777" w:rsidR="001F009E" w:rsidRPr="006D452E" w:rsidRDefault="001F009E" w:rsidP="00986B82">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Legajo n°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="339F7D17" w14:textId="77777777" w:rsidR="00015E13" w:rsidRPr="006D452E" w:rsidRDefault="00015E13" w:rsidP="008E7F3D">
+          <w:p w14:paraId="75744871" w14:textId="77777777" w:rsidR="001F009E" w:rsidRPr="006D452E" w:rsidRDefault="001F009E" w:rsidP="00986B82">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto269"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="121" w:name="Texto269"/>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009E0F20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D452E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="121"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="635A5866" w14:textId="77777777" w:rsidR="00015E13" w:rsidRDefault="00015E13" w:rsidP="008E569E">
+    <w:p w14:paraId="635A5866" w14:textId="77777777" w:rsidR="00015E13" w:rsidRDefault="00015E13" w:rsidP="001F009E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00015E13" w:rsidSect="003B25FE">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="454" w:right="1021" w:bottom="510" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E519E7F" w14:textId="77777777" w:rsidR="00A83561" w:rsidRDefault="00A83561">
+    <w:p w14:paraId="23961627" w14:textId="77777777" w:rsidR="00E53294" w:rsidRDefault="00E53294">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74358490" w14:textId="77777777" w:rsidR="00A83561" w:rsidRDefault="00A83561">
+    <w:p w14:paraId="5AE40D40" w14:textId="77777777" w:rsidR="00E53294" w:rsidRDefault="00E53294">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3289"/>
-      <w:gridCol w:w="3283"/>
       <w:gridCol w:w="3292"/>
+      <w:gridCol w:w="3281"/>
+      <w:gridCol w:w="3291"/>
     </w:tblGrid>
     <w:tr w:rsidR="008E569E" w:rsidRPr="003B25FE" w14:paraId="41B69E78" w14:textId="77777777" w:rsidTr="008E569E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3334" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="77F52259" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>F-55600</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="12339843" w14:textId="337E66E5" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="00725CAA" w:rsidP="00591305">
+        <w:p w14:paraId="12339843" w14:textId="31C25371" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="00252E63" w:rsidP="00591305">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>JUN/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3335" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6064F36B" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3335" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1BDB28BD" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Página </w:t>
           </w:r>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
@@ -24892,140 +25396,129 @@
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="15EA4A32" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRDefault="003B25FE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3289"/>
-      <w:gridCol w:w="3283"/>
       <w:gridCol w:w="3292"/>
+      <w:gridCol w:w="3281"/>
+      <w:gridCol w:w="3291"/>
     </w:tblGrid>
     <w:tr w:rsidR="003B25FE" w:rsidRPr="003B25FE" w14:paraId="2B9FE484" w14:textId="77777777" w:rsidTr="003D6275">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3334" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="579EA67C" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>F-55600</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7C65D4B6" w14:textId="077E4A43" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="00CA1862" w:rsidP="003B25FE">
+        <w:p w14:paraId="7C65D4B6" w14:textId="41E352EB" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="00252E63" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>JU</w:t>
           </w:r>
           <w:r w:rsidR="00BA050E">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>ENE</w:t>
+            <w:t>N</w:t>
           </w:r>
-          <w:r w:rsidR="00591305">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>-2</w:t>
-[...7 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3335" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="699E3902" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="00041C54">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3335" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="75FDFB55" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRPr="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Página </w:t>
           </w:r>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
@@ -25114,260 +25607,411 @@
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="003B25FE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="300E6084" w14:textId="77777777" w:rsidR="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="003B25FE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="093741F7" w14:textId="77777777" w:rsidR="00A83561" w:rsidRDefault="00A83561">
+    <w:p w14:paraId="26F66DF9" w14:textId="77777777" w:rsidR="00E53294" w:rsidRDefault="00E53294">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="631D8D64" w14:textId="77777777" w:rsidR="00A83561" w:rsidRDefault="00A83561">
+    <w:p w14:paraId="44856EAF" w14:textId="77777777" w:rsidR="00E53294" w:rsidRDefault="00E53294">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15DEBB9D" w14:textId="77777777" w:rsidR="00F2263F" w:rsidRDefault="00F2263F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="670C0981"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91E4697C"/>
+    <w:lvl w:ilvl="0" w:tplc="2C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1910309192">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qmfRvxM/tBrNzgn/r7dM87SM5/YOeErg8Mv5o1p4hK7FbDs/k2A+ySLyKW5FU3W/KUMoTEUnRo2c5JWi15iuXA==" w:salt="FDLx6bl/PW96ySwWraDg+g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XNDdWdnf9ehVOHC1YMquV244kSeorc7u4BtGQxLwNhZG4phYix1S50Dm01wEhx358byss9Y8lTBeZRKA335Vkw==" w:salt="+781abW/lzOMhYbv0l6XAg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F2263F"/>
     <w:rsid w:val="000022CE"/>
     <w:rsid w:val="00015E13"/>
+    <w:rsid w:val="000269F7"/>
+    <w:rsid w:val="00033AF5"/>
     <w:rsid w:val="00041C54"/>
     <w:rsid w:val="0004365F"/>
     <w:rsid w:val="00075100"/>
     <w:rsid w:val="000A1D1F"/>
+    <w:rsid w:val="000E48CD"/>
+    <w:rsid w:val="001027E1"/>
     <w:rsid w:val="001150F5"/>
     <w:rsid w:val="00130F4D"/>
     <w:rsid w:val="0015423B"/>
     <w:rsid w:val="0016498A"/>
     <w:rsid w:val="0016676A"/>
+    <w:rsid w:val="00180B66"/>
     <w:rsid w:val="0019146F"/>
     <w:rsid w:val="001B3E82"/>
+    <w:rsid w:val="001D0B67"/>
     <w:rsid w:val="001E041B"/>
+    <w:rsid w:val="001F009E"/>
     <w:rsid w:val="001F465D"/>
     <w:rsid w:val="00251F33"/>
+    <w:rsid w:val="00252E63"/>
+    <w:rsid w:val="0025525E"/>
+    <w:rsid w:val="002568D8"/>
     <w:rsid w:val="002650F7"/>
     <w:rsid w:val="00272537"/>
     <w:rsid w:val="00275C91"/>
     <w:rsid w:val="00281815"/>
     <w:rsid w:val="00296187"/>
+    <w:rsid w:val="002A0961"/>
     <w:rsid w:val="002A69B7"/>
     <w:rsid w:val="003147C3"/>
+    <w:rsid w:val="0037497E"/>
     <w:rsid w:val="003915DE"/>
     <w:rsid w:val="003A777B"/>
     <w:rsid w:val="003B25FE"/>
     <w:rsid w:val="003D6275"/>
     <w:rsid w:val="0043168F"/>
     <w:rsid w:val="00432241"/>
     <w:rsid w:val="00441E79"/>
     <w:rsid w:val="004519A2"/>
     <w:rsid w:val="004B08A9"/>
     <w:rsid w:val="004E7038"/>
     <w:rsid w:val="00530C72"/>
     <w:rsid w:val="00543EED"/>
     <w:rsid w:val="005444EC"/>
     <w:rsid w:val="0056325D"/>
+    <w:rsid w:val="005865AA"/>
     <w:rsid w:val="00591305"/>
     <w:rsid w:val="005A2516"/>
     <w:rsid w:val="005D1C59"/>
     <w:rsid w:val="00603ACF"/>
     <w:rsid w:val="00625BD6"/>
     <w:rsid w:val="00635182"/>
     <w:rsid w:val="00641B4D"/>
     <w:rsid w:val="006702ED"/>
     <w:rsid w:val="0068366E"/>
     <w:rsid w:val="006F1339"/>
     <w:rsid w:val="006F507C"/>
     <w:rsid w:val="007020C1"/>
     <w:rsid w:val="00725CAA"/>
+    <w:rsid w:val="00727774"/>
     <w:rsid w:val="0077111F"/>
     <w:rsid w:val="0077310B"/>
     <w:rsid w:val="007F4D35"/>
+    <w:rsid w:val="008026A7"/>
     <w:rsid w:val="00832583"/>
     <w:rsid w:val="00861B3A"/>
     <w:rsid w:val="00873E88"/>
     <w:rsid w:val="00876F13"/>
     <w:rsid w:val="008A5202"/>
     <w:rsid w:val="008E11C3"/>
     <w:rsid w:val="008E569E"/>
     <w:rsid w:val="008E7F3D"/>
+    <w:rsid w:val="00913106"/>
+    <w:rsid w:val="00921C83"/>
+    <w:rsid w:val="0093089A"/>
     <w:rsid w:val="009466DD"/>
     <w:rsid w:val="00951C14"/>
     <w:rsid w:val="00986DF9"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009C6B60"/>
     <w:rsid w:val="009E0F20"/>
     <w:rsid w:val="00A21B93"/>
     <w:rsid w:val="00A31CE6"/>
+    <w:rsid w:val="00A42ED4"/>
+    <w:rsid w:val="00A67FAA"/>
     <w:rsid w:val="00A776C1"/>
     <w:rsid w:val="00A83561"/>
     <w:rsid w:val="00A85E4B"/>
     <w:rsid w:val="00AC42C3"/>
     <w:rsid w:val="00AF0E67"/>
+    <w:rsid w:val="00B0635F"/>
     <w:rsid w:val="00B06F5B"/>
     <w:rsid w:val="00B267CD"/>
     <w:rsid w:val="00B35A1D"/>
     <w:rsid w:val="00B6177E"/>
     <w:rsid w:val="00B61CB9"/>
     <w:rsid w:val="00B81AAD"/>
     <w:rsid w:val="00BA050E"/>
     <w:rsid w:val="00C02B69"/>
     <w:rsid w:val="00C412E3"/>
+    <w:rsid w:val="00C60584"/>
     <w:rsid w:val="00C606B3"/>
+    <w:rsid w:val="00C82EBA"/>
     <w:rsid w:val="00C850BF"/>
     <w:rsid w:val="00CA1862"/>
+    <w:rsid w:val="00CC0E19"/>
     <w:rsid w:val="00CC58D0"/>
     <w:rsid w:val="00CC7F2A"/>
     <w:rsid w:val="00CD209E"/>
     <w:rsid w:val="00CE7A69"/>
     <w:rsid w:val="00D12971"/>
     <w:rsid w:val="00D4678A"/>
+    <w:rsid w:val="00D576AB"/>
+    <w:rsid w:val="00D755AB"/>
     <w:rsid w:val="00D8258A"/>
     <w:rsid w:val="00E24CD4"/>
     <w:rsid w:val="00E42DB1"/>
     <w:rsid w:val="00E46820"/>
+    <w:rsid w:val="00E53294"/>
+    <w:rsid w:val="00E573FE"/>
     <w:rsid w:val="00E6706C"/>
+    <w:rsid w:val="00E724BE"/>
     <w:rsid w:val="00E878AD"/>
+    <w:rsid w:val="00EA4C01"/>
     <w:rsid w:val="00F2263F"/>
     <w:rsid w:val="00F27079"/>
     <w:rsid w:val="00F84E88"/>
     <w:rsid w:val="00F928D4"/>
     <w:rsid w:val="00FA4B4D"/>
     <w:rsid w:val="00FC19FB"/>
     <w:rsid w:val="00FC4B7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="649B65A3"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -25861,61 +26505,72 @@
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B25FE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="003B25FE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001027E1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26196,69 +26851,69 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F978225-2FC3-466A-8A6B-8067CB914C2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d6f9582f-d920-4de2-9ec3-dbb73aa871e7}" enabled="0" method="" siteId="{d6f9582f-d920-4de2-9ec3-dbb73aa871e7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2895</Words>
-  <Characters>15928</Characters>
+  <Words>2958</Words>
+  <Characters>16274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18786</CharactersWithSpaces>
+  <CharactersWithSpaces>19194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>